--- v1 (2026-02-23)
+++ v2 (2026-07-03)
@@ -10,82 +10,82 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\166243\AppData\Roaming\OpenText\OTEdit\dokit_i_skane_se-otcs\c82178835\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{410CEE52-AC96-41BB-A7AC-0F874B659A7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60DF7B35-9209-4055-8CF5-66B6D4E7473B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="12432" xr2:uid="{F7C429B2-94FE-4F3B-97E1-44F196DD14F0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{F7C429B2-94FE-4F3B-97E1-44F196DD14F0}"/>
   </bookViews>
   <sheets>
     <sheet name="Förteckning" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Förteckning!$A$1:$I$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Förteckning!$A$1:$I$32</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="138">
   <si>
     <t>ID beställning</t>
   </si>
   <si>
     <t>Berört MDO</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Datum beställning</t>
   </si>
   <si>
     <t>Datum driftsättning</t>
   </si>
   <si>
     <t>Masterdata-förvaltning Devops ID</t>
   </si>
   <si>
     <t>Förändring</t>
   </si>
   <si>
     <t>Bakgrund och syfte</t>
   </si>
   <si>
@@ -432,101 +432,170 @@
   </si>
   <si>
     <t>En fullständig genomgång av samtliga datakvalitetsregler för vårdgivarstrukturen har genomförts som leder till ett antal justeringar som måste göras.</t>
   </si>
   <si>
     <t>Se separat underlag för detaljer. Detta ärende måste hanteras först, beroende till att återuppta utskick av datakvalitetsrapport för organisation till Skånekatalogens katalogansvariga och registervårdare.</t>
   </si>
   <si>
     <t>RITM1249618</t>
   </si>
   <si>
     <t>Masterdata: Attribut framtida enhet i webbportalen och export av textvärden och ej enbart koder</t>
   </si>
   <si>
     <t>Attribut framtida enhet behöver tas med i vyer (webbportalen). Därutöver ett antal attribut där både dess kod och beskrivning behövs vid export till Excel.</t>
   </si>
   <si>
     <t>A. MVO visas både med kod och beskrivning
 B. Sjukhuskod visas både med kod och beskrivning
 C. Akutverksamhet visas både med kod och beskrivning
 D. Remisskod visas både med kod och beskrivning
 E. Vårdområde visas både med kod och beskrivning</t>
   </si>
   <si>
     <t>Länkar</t>
+  </si>
+  <si>
+    <t>RITM1152959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Attribut Serviceenhet i Masterdata </t>
+  </si>
+  <si>
+    <t>En beställning av behov av ett nytt attribut Serviceenhet har lämnats till Skånekatalogen. Detta attribut kommer att användas för att kunna särskilja enheter som i dagsläget har benämningen Vårdenhet men som inte bedriver medicinsk verksamhet, exempel DigIT/MT, Koncernkontoret m fl.</t>
+  </si>
+  <si>
+    <t>Enheter med detta attribut ska kunna undantas från de datakvalitetsregler som ställs på vårdenheter och de ska kunna sorteras bort vid sökning av vårdenheter.  Attributet behöver visualiseras i Masterdataobjekt Organisation för vård och filtrering ska kunna göras på detta attribut.</t>
+  </si>
+  <si>
+    <t>RITM1318560</t>
+  </si>
+  <si>
+    <t>Problemkoder koppling till vårdområde - Masterdata Vårdtjänstkoder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De regionala problemkoderna behöver hanteras i masterdata istället för i Excel. I masterdata behöver vi kunna se kopplingar mellan problemkoder och vårdområde som sedan ska kunna konsumeras av andra system. </t>
+  </si>
+  <si>
+    <t>Vi behöver kunna hantera kopplingar mellan problemkoder och vårdområden i en ny vy för applikation Vårdtjänstkoder. Kopplingarna behöver mynna ut i en deltarapport med genomförda förändringar. Vi behöver:
+* "Referenstabell Problemkoder" med attributen; Problemkod ID -  Problemkod - Förkortning Problemkod - Inaktiv
+* Vy "Problemkoder koppla till vårdområden" med attributen; Koppling ID - Vårdområde ID - Vårdområde - Problemkod ID - Problemkod - Inaktiv
+* Deltarapport behöver innehålla; Vårdområde ID - Vårdområde - Problemkod ID - Problemkod - Inaktiv
+Problemkod ID anges i IG och ska sedan ha samma ID i masterdata.</t>
+  </si>
+  <si>
+    <t>RITM1152993</t>
+  </si>
+  <si>
+    <t>Filtrering på attributet vård- och omsorgsform</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> En beställning av ett behov är lagd till Skånekatalogens förvaltning för att begränsa möjligheten så att det bara blir möjligt att välja en vård- och omsorgsform på en enhet i Skånekatalogen. När ett städarbete är gjort för att rensa dubbla värden i Skånekatalogen finns det förutsättningar för att använda filtrering på detta attribut.  Idag går det inte att filtrera då det går att lägga in flera värden under vård- och omsorgsform på en vårdutförande/tjänsteutförande enhet i Skånekatalogen. </t>
+  </si>
+  <si>
+    <t>Det ska gå att visualisera och filtrera på attributet vård- och omsorgsform i Masterdataobjekt Organisation för vård (vyn utförande enhet)</t>
+  </si>
+  <si>
+    <t>RITM1251966</t>
+  </si>
+  <si>
+    <t>Beställd</t>
+  </si>
+  <si>
+    <t>Masterdata RVF: Ändra namn på attribut vårdbegärankrav och lägg till värde</t>
+  </si>
+  <si>
+    <t>Namnbyte på attribut 'Vårdbegärankrav' samt nytt värde och ny datakvalitetsregel.</t>
+  </si>
+  <si>
+    <t>Namnbyte: Eftersom attributets namn inte återspeglar vad det används till, vill vi ändra namnet "Vårdbegärankrav" till "Tilldelningsregel Tidbok" då detta namn förtydligar vad attributet innebär, koppling till Tidbok och remiss. 
+Nytt datainnehåll: Vi önskar också att det läggs till ett värde "-1 Inte tilllämplig" för att även kunna ange värde på slutenvård, akutmottagning, ambulans där det inte finns tilldelningsregler eftersom dessa inte använder Ambulans. 
+Datakvalitetsregel: Datakvalitetsreglerna är: endast VUE/TUE inom öppenvård. Krav på tidbok kopplat till remisskrav eller ej remisskrav.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RITM1439888 </t>
+  </si>
+  <si>
+    <t>Subområde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">För att kunna särskilja vårdkontaktsorsaker som är kopplade till egna områden under ett vårdområde. Det finns mindre områden inom vårdområdena (ex. neonatal och yrkesdermatologi) som vi behöver ha koll på kopplat till vårdkontaktsorsaker. Detta för att Vårdområdet inte ska kunna ta bort en vårdkontaktsorsak för att de inte använder den och så finns det ett mindre område inom vårdområdet som vårdkontaktsorsaken har skapats för. Det finns också ett syfte i att de mindre områdena ska kunna filtrera ut vilka vårdkontaktsorsaker som har skapats för dem och inte behöva se hela vårdområdet. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tillägg av formulär för subområde i vyn Vårdaktiviteter under vårdområden. Notering ska finnas i vyn om det finns subområden. Arbetsflöde för inaktivering av referenstabell för subområde och dubbletthantering för subområde kopplat till vårdaktiviteter under vårdområde </t>
+  </si>
+  <si>
+    <t>RITM1387704</t>
+  </si>
+  <si>
+    <t>Problemkoder dubbletthantering</t>
+  </si>
+  <si>
+    <t>För att vi inte ska kunna skapa dubbletter av koppling mellan vårdområde och problemkod behöver vi skapa ett arbetsflöde för dubbletthantering. Detta behöver se ut som dubbletthanteringen som finns för koppling mellan vårdområde och vårdkontaktsorsak.</t>
+  </si>
+  <si>
+    <t>Arbetsflöde för att hantera inaktivering av problemkoder, Innan Inaktivering av mappningar listas Referensen i workflow så att förvaltaren kan bekräfta Inaktivering av alla mappningar eller inte. Dubbletter som skapas ska hamna i ett workflow för hantering och minska risk för dubbletter. Dubbletten ska inte visas i vyn.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -540,158 +609,140 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <fill>
-        <patternFill patternType="solid">
+        <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor rgb="FFFF0000"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
@@ -953,60 +1004,54 @@
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Förändringslogg" pivot="0" count="0" xr9:uid="{2D3842A4-E14F-4445-B005-E762F206C36B}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{146E9DA1-EDE6-400A-9BF6-E2A645727BC6}" name="Tabell1" displayName="Tabell1" ref="A1:J26" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11">
-[...8 lines deleted...]
-    <sortCondition descending="1" ref="E1:E26"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{146E9DA1-EDE6-400A-9BF6-E2A645727BC6}" name="Tabell1" displayName="Tabell1" ref="A1:J32" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11">
+  <autoFilter ref="A1:J32" xr:uid="{43C5631A-2F13-4F59-9EEE-44B393E88775}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J30">
+    <sortCondition descending="1" ref="E1:E30"/>
   </sortState>
   <tableColumns count="10">
     <tableColumn id="1" xr3:uid="{4BA367E1-9433-41A0-8134-B718A13FB9F8}" name="ID beställning" dataDxfId="9"/>
     <tableColumn id="2" xr3:uid="{1E5BDFE2-9A08-466B-BB85-6EA7A710A400}" name="Berört MDO" dataDxfId="8"/>
     <tableColumn id="3" xr3:uid="{67529019-11E1-49D7-A0A1-D942B9D04C15}" name="Status" dataDxfId="7"/>
     <tableColumn id="4" xr3:uid="{16C4B34D-A129-469E-A5B6-D3D11D508B9C}" name="Datum beställning" dataDxfId="6"/>
     <tableColumn id="5" xr3:uid="{B18BE100-4120-44F1-B71E-2C2D94EA49A8}" name="Datum driftsättning" dataDxfId="5"/>
     <tableColumn id="6" xr3:uid="{23E9FB4A-7BBF-4092-BC08-1385BF8404B7}" name="Masterdata-förvaltning Devops ID" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{64FECFA4-73CD-4A16-BB07-0FA540BFD8D6}" name="Förändring" dataDxfId="3"/>
     <tableColumn id="8" xr3:uid="{3D7D7F1A-D4CE-4A49-9E56-2154880507F2}" name="Bakgrund och syfte" dataDxfId="2"/>
     <tableColumn id="9" xr3:uid="{862337B4-401B-40D7-B211-090B12E0DD19}" name="Beskrivning förändring" dataDxfId="1"/>
     <tableColumn id="10" xr3:uid="{8B95EE31-CBDF-44E5-9742-292C97B20F64}" name="Länkar" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Förändringslogg" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1301,857 +1346,1072 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0BAA85B-8070-4244-A884-2373070E4E97}">
-  <dimension ref="A1:J26"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I5" sqref="I5:I6"/>
+    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.28515625" style="6" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="8.7109375" style="6"/>
+    <col min="1" max="1" width="17.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.88671875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="15.33203125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="15.44140625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="21.88671875" style="4" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="47.5546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="82.88671875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="154.6640625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="14.44140625" style="3" customWidth="1"/>
+    <col min="11" max="16384" width="8.6640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="12" t="s">
+      <c r="J1" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A2" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" s="10">
+        <v>45903</v>
+      </c>
+      <c r="E2" s="10">
+        <v>46177</v>
+      </c>
+      <c r="F2" s="9">
+        <v>85075</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="H2" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="I2" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="J2" s="13"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="10">
+        <v>46066</v>
+      </c>
+      <c r="E3" s="10">
+        <v>46113</v>
+      </c>
+      <c r="F3" s="9">
+        <v>101528</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="I3" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="J3" s="13"/>
+    </row>
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="72" x14ac:dyDescent="0.3">
+      <c r="A4" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="10">
+        <v>45903</v>
+      </c>
+      <c r="E4" s="10">
+        <v>46113</v>
+      </c>
+      <c r="F4" s="9">
+        <v>85222</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="J4" s="13"/>
+    </row>
+    <row r="5" spans="1:10" s="2" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D5" s="10">
+        <v>45993</v>
+      </c>
+      <c r="E5" s="10">
+        <v>46092</v>
+      </c>
+      <c r="F5" s="9">
+        <v>94803</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="A6" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B6" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="4">
+      <c r="C6" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="10">
         <v>45992</v>
       </c>
-      <c r="E2" s="4">
+      <c r="E6" s="10">
         <v>46057</v>
       </c>
-      <c r="F2" s="5">
+      <c r="F6" s="9">
         <v>94800</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G6" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="H6" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="I2" s="3" t="s">
+      <c r="I6" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="J2" s="13"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="1:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="10">
+        <v>45940</v>
+      </c>
+      <c r="E7" s="10">
+        <v>45980</v>
+      </c>
+      <c r="F7" s="9">
+        <v>86531</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="12"/>
+    </row>
+    <row r="8" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="4">
+      <c r="C8" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D8" s="10">
         <v>45936</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E8" s="10">
         <v>46057</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F8" s="9">
         <v>85363</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="G8" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="H8" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I8" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="J3" s="14"/>
-[...2 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="J8" s="12"/>
+    </row>
+    <row r="9" spans="1:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="10">
+        <v>45932</v>
+      </c>
+      <c r="E9" s="10">
+        <v>45980</v>
+      </c>
+      <c r="F9" s="9">
+        <v>85335</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="12"/>
+    </row>
+    <row r="10" spans="1:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="10">
+        <v>45930</v>
+      </c>
+      <c r="E10" s="10">
+        <v>45980</v>
+      </c>
+      <c r="F10" s="9">
+        <v>84058</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J10" s="12"/>
+    </row>
+    <row r="11" spans="1:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="10">
+        <v>45930</v>
+      </c>
+      <c r="E11" s="10">
+        <v>45959</v>
+      </c>
+      <c r="F11" s="9">
+        <v>84057</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="12"/>
+    </row>
+    <row r="12" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="10">
+        <v>45924</v>
+      </c>
+      <c r="E12" s="10">
+        <v>45959</v>
+      </c>
+      <c r="F12" s="9">
+        <v>83300</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="12"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="10">
+        <v>45924</v>
+      </c>
+      <c r="E13" s="10">
+        <v>45959</v>
+      </c>
+      <c r="F13" s="9">
+        <v>83304</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="12"/>
+    </row>
+    <row r="14" spans="1:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="10">
+        <v>45846</v>
+      </c>
+      <c r="E14" s="10">
+        <v>45930</v>
+      </c>
+      <c r="F14" s="9">
+        <v>78566</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="J14" s="12"/>
+    </row>
+    <row r="15" spans="1:10" ht="72" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="10">
+        <v>45842</v>
+      </c>
+      <c r="E15" s="10">
+        <v>45959</v>
+      </c>
+      <c r="F15" s="9">
+        <v>78565</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" s="12"/>
+    </row>
+    <row r="16" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="10">
+        <v>45834</v>
+      </c>
+      <c r="E16" s="10">
+        <v>45959</v>
+      </c>
+      <c r="F16" s="9">
+        <v>78351</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="I16" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="12"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="10">
+        <v>45793</v>
+      </c>
+      <c r="E17" s="10">
+        <v>45882</v>
+      </c>
+      <c r="F17" s="9">
+        <v>75833</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I17" s="8"/>
+      <c r="J17" s="12"/>
+    </row>
+    <row r="18" spans="1:10" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="10">
+        <v>45789</v>
+      </c>
+      <c r="E18" s="10">
+        <v>45833</v>
+      </c>
+      <c r="F18" s="9">
+        <v>75231</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J18" s="12"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="C19" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" s="10">
+        <v>45789</v>
+      </c>
+      <c r="E19" s="10">
+        <v>45930</v>
+      </c>
+      <c r="F19" s="9">
+        <v>75233</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="I19" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="J19" s="12"/>
+    </row>
+    <row r="20" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4">
+      <c r="C20" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" s="10">
+        <v>45755</v>
+      </c>
+      <c r="E20" s="10">
+        <v>45931</v>
+      </c>
+      <c r="F20" s="9">
+        <v>72790</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J20" s="12"/>
+    </row>
+    <row r="21" spans="1:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="10">
+        <v>45742</v>
+      </c>
+      <c r="E21" s="10">
+        <v>45896</v>
+      </c>
+      <c r="F21" s="9">
+        <v>70503</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J21" s="12"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="10">
+        <v>45742</v>
+      </c>
+      <c r="E22" s="10">
+        <v>45785</v>
+      </c>
+      <c r="F22" s="9">
+        <v>70501</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J22" s="12"/>
+    </row>
+    <row r="23" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="10">
+        <v>45742</v>
+      </c>
+      <c r="E23" s="10">
+        <v>45930</v>
+      </c>
+      <c r="F23" s="9">
+        <v>70502</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="I23" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="J23" s="12"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="10">
+        <v>45723</v>
+      </c>
+      <c r="E24" s="10">
+        <v>45959</v>
+      </c>
+      <c r="F24" s="9">
+        <v>69664</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I24" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="J24" s="12"/>
+    </row>
+    <row r="25" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="10">
+        <v>45637</v>
+      </c>
+      <c r="E25" s="10">
+        <v>45707</v>
+      </c>
+      <c r="F25" s="9">
+        <v>59468</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="I25" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J25" s="12"/>
+    </row>
+    <row r="26" spans="1:10" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="10">
+        <v>45609</v>
+      </c>
+      <c r="E26" s="10">
+        <v>45707</v>
+      </c>
+      <c r="F26" s="9">
+        <v>57582</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="I26" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A27" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="10">
+        <v>45603</v>
+      </c>
+      <c r="E27" s="10">
+        <v>45763</v>
+      </c>
+      <c r="F27" s="9">
+        <v>57147</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="I27" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="J27" s="12"/>
+    </row>
+    <row r="28" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A28" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="10">
+        <v>45603</v>
+      </c>
+      <c r="E28" s="10">
+        <v>45734</v>
+      </c>
+      <c r="F28" s="9">
+        <v>57145</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="H28" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="I28" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="J28" s="12"/>
+    </row>
+    <row r="29" spans="1:10" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A29" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="10">
+        <v>45596</v>
+      </c>
+      <c r="E29" s="10">
+        <v>45734</v>
+      </c>
+      <c r="F29" s="9">
+        <v>56867</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="H29" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="I29" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:10" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="10">
         <v>45530</v>
       </c>
-      <c r="E4" s="4">
+      <c r="E30" s="10">
         <v>46006</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F30" s="9">
         <v>51735</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G30" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H30" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I30" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="J4" s="14"/>
-[...5 lines deleted...]
-      <c r="B5" s="3" t="s">
+      <c r="J30" s="7"/>
+    </row>
+    <row r="31" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A31" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="3" t="s">
-[...26 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="C31" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="8">
+        <v>46168</v>
+      </c>
+      <c r="E31" s="8">
+        <v>46175</v>
+      </c>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="J31" s="12"/>
+    </row>
+    <row r="32" spans="1:10" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A32" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="3" t="s">
-[...602 lines deleted...]
-      <c r="J26" s="15"/>
+      <c r="C32" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="8">
+        <v>46132</v>
+      </c>
+      <c r="E32" s="8">
+        <v>46175</v>
+      </c>
+      <c r="F32" s="8">
+        <v>110487</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="H32" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="J32" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d7b40e0d-70fe-487d-90d8-c91e32541cb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4b21e3d7-508f-4324-9789-093cbd195ffd" xsi:nil="true"/>
+    <Godk_x00e4_nnande xmlns="d7b40e0d-70fe-487d-90d8-c91e32541cb9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x01010032EA6199DE571447B604F78C39938184" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="4d12186aa62b0cdeb9871c9389dbf3b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d7b40e0d-70fe-487d-90d8-c91e32541cb9" xmlns:ns3="4b21e3d7-508f-4324-9789-093cbd195ffd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae79d4c9360a6bc6ad841d6e619cc189" ns2:_="" ns3:_="">
     <xsd:import namespace="d7b40e0d-70fe-487d-90d8-c91e32541cb9"/>
     <xsd:import namespace="4b21e3d7-508f-4324-9789-093cbd195ffd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:Godk_x00e4_nnande" minOccurs="0"/>
@@ -2365,105 +2625,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FD42642-6DC7-4924-9157-92E5E7B4440B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE709749-1A18-40BB-A447-C14498E8A9C8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36BDC5EA-5BFE-419C-873D-22967A6DFB82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d7b40e0d-70fe-487d-90d8-c91e32541cb9"/>
     <ds:schemaRef ds:uri="4b21e3d7-508f-4324-9789-093cbd195ffd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE709749-1A18-40BB-A447-C14498E8A9C8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FD42642-6DC7-4924-9157-92E5E7B4440B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d7b40e0d-70fe-487d-90d8-c91e32541cb9"/>
+    <ds:schemaRef ds:uri="4b21e3d7-508f-4324-9789-093cbd195ffd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{92f52389-3f0f-4623-9a3b-957c32d194e5}" enabled="0" method="" siteId="{92f52389-3f0f-4623-9a3b-957c32d194e5}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>